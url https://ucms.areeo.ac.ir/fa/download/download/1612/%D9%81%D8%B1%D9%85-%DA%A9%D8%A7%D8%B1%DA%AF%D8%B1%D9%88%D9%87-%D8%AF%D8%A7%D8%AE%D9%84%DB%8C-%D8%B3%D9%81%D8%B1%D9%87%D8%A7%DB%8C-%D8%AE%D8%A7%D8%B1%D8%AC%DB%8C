--- v0 (2025-11-05)
+++ v1 (2026-04-29)
@@ -1,75 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C454B54" w14:textId="77777777" w:rsidR="001F1D60" w:rsidRPr="00844A17" w:rsidRDefault="001F1D60" w:rsidP="00844A17">
+    <w:p w14:paraId="0C454B54" w14:textId="77777777" w:rsidR="001F1D60" w:rsidRPr="0024299A" w:rsidRDefault="001F1D60" w:rsidP="00844A17">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="B Mitra"/>
+          <w:rFonts w:cs="B Davat"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00844A17">
+      <w:r w:rsidRPr="0024299A">
         <w:rPr>
-          <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+          <w:rFonts w:cs="B Davat" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">فرم کارگروه داخلی سفرهای خارجی </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C454B55" w14:textId="77777777" w:rsidR="001F1D60" w:rsidRPr="00844A17" w:rsidRDefault="001F1D60" w:rsidP="001F1D60">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844A17">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
@@ -78,58 +72,62 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>جدول شماره 1</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="15102" w:type="dxa"/>
         <w:tblInd w:w="-151" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2819"/>
-        <w:gridCol w:w="3154"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1943"/>
+        <w:gridCol w:w="201"/>
+        <w:gridCol w:w="2953"/>
+        <w:gridCol w:w="67"/>
+        <w:gridCol w:w="969"/>
+        <w:gridCol w:w="2037"/>
         <w:gridCol w:w="8"/>
-        <w:gridCol w:w="1689"/>
-        <w:gridCol w:w="4359"/>
+        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="1682"/>
+        <w:gridCol w:w="1338"/>
+        <w:gridCol w:w="3021"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00844A17" w:rsidRPr="00844A17" w14:paraId="0C454B58" w14:textId="77777777" w:rsidTr="000D7B48">
+      <w:tr w:rsidR="00844A17" w:rsidRPr="00844A17" w14:paraId="0C454B58" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B56" w14:textId="2183F6E9" w:rsidR="00844A17" w:rsidRPr="00385D3D" w:rsidRDefault="00844A17" w:rsidP="00230B0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
@@ -138,105 +136,105 @@
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نام دستگاه اجرایی</w:t>
             </w:r>
             <w:r w:rsidR="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6235" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B408097" w14:textId="2EB6047E" w:rsidR="00844A17" w:rsidRPr="00385D3D" w:rsidRDefault="00844A17" w:rsidP="00956E8D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385D3D">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>سازمان تحقیقات، آموزش و ترویج کشاورزی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6048" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:vAlign w:val="center"/>
-[...30 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454B57" w14:textId="0D8CBD22" w:rsidR="00844A17" w:rsidRPr="00385D3D" w:rsidRDefault="00844A17" w:rsidP="005B2757">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00305D74" w:rsidRPr="00844A17" w14:paraId="0C454B5D" w14:textId="77777777" w:rsidTr="000D7B48">
+      <w:tr w:rsidR="00305D74" w:rsidRPr="00844A17" w14:paraId="0C454B5D" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B59" w14:textId="7124277D" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="00230B0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
@@ -245,134 +243,135 @@
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>آدرس اینترنتی دستگاه اجرایی</w:t>
             </w:r>
             <w:r w:rsidR="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6227" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C454B5A" w14:textId="606517E1" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00385D3D" w:rsidP="00956E8D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385D3D">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>www.areeo.ac.ir</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1697" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vAlign w:val="center"/>
-[...28 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454B5B" w14:textId="77777777" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="000B4B5F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">مسیر پروازی </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4359" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B5C" w14:textId="59119084" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="00956E8D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00305D74" w:rsidRPr="00844A17" w14:paraId="0C454B62" w14:textId="77777777" w:rsidTr="000D7B48">
+      <w:tr w:rsidR="00305D74" w:rsidRPr="00844A17" w14:paraId="0C454B62" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B5E" w14:textId="23B88A47" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="00230B0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
@@ -381,215 +380,216 @@
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>کشور و شهر مقصد</w:t>
             </w:r>
             <w:r w:rsidR="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6227" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C454B5F" w14:textId="512DBE8F" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="00956E8D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1697" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vAlign w:val="center"/>
-[...18 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454B60" w14:textId="77777777" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="000B4B5F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>تاریخ و مدت سفر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4359" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B61" w14:textId="37C67694" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="00956E8D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C45398" w:rsidRPr="00C45398" w14:paraId="19F8DDA4" w14:textId="77777777" w:rsidTr="000D7B48">
+      <w:tr w:rsidR="00C45398" w:rsidRPr="00C45398" w14:paraId="19F8DDA4" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15102" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C05EA43" w14:textId="00ECA2D9" w:rsidR="00C45398" w:rsidRPr="00C45398" w:rsidRDefault="00C45398" w:rsidP="00C45398">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00305D74" w:rsidRPr="00844A17" w14:paraId="0C454B6C" w14:textId="77777777" w:rsidTr="000D7B48">
+      <w:tr w:rsidR="00305D74" w:rsidRPr="00844A17" w14:paraId="0C454B6C" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B68" w14:textId="5E7F80F9" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="00230B0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>موضوع سفر</w:t>
             </w:r>
             <w:r w:rsidR="00956E8D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12283" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="10"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B69" w14:textId="037317B7" w:rsidR="00305D74" w:rsidRPr="009B02D6" w:rsidRDefault="0065574D" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C454B6A" w14:textId="77777777" w:rsidR="00A76129" w:rsidRPr="009B02D6" w:rsidRDefault="00A76129" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -606,84 +606,84 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C454B6B" w14:textId="50DB6CA1" w:rsidR="00456C0F" w:rsidRPr="009B02D6" w:rsidRDefault="00456C0F" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C45398" w:rsidRPr="009B02D6" w14:paraId="0026FF3C" w14:textId="77777777" w:rsidTr="000D7B48">
+      <w:tr w:rsidR="00C45398" w:rsidRPr="009B02D6" w14:paraId="0026FF3C" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
-          <w:gridAfter w:val="6"/>
+          <w:gridAfter w:val="10"/>
           <w:wAfter w:w="12283" w:type="dxa"/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="704C175F" w14:textId="77777777" w:rsidR="00C45398" w:rsidRPr="00C45398" w:rsidRDefault="00C45398" w:rsidP="00230B0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B350EF" w:rsidRPr="00844A17" w14:paraId="0C454B6E" w14:textId="77777777" w:rsidTr="000D7B48">
+      <w:tr w:rsidR="00B350EF" w:rsidRPr="00844A17" w14:paraId="0C454B6E" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E519C1F" w14:textId="77777777" w:rsidR="00230B0D" w:rsidRDefault="00B350EF" w:rsidP="00230B0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385D3D">
@@ -713,191 +713,191 @@
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> (عادی، خدمت، سیاسی)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12283" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454B6D" w14:textId="1606A4E6" w:rsidR="00456C0F" w:rsidRPr="009B02D6" w:rsidRDefault="00456C0F" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D300D" w:rsidRPr="00844A17" w14:paraId="7D078B88" w14:textId="77777777" w:rsidTr="000D7B48">
+      <w:tr w:rsidR="001D300D" w:rsidRPr="00844A17" w14:paraId="7D078B88" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15102" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17BE5D21" w14:textId="77777777" w:rsidR="001D300D" w:rsidRPr="009B02D6" w:rsidRDefault="001D300D" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00305D74" w:rsidRPr="00844A17" w14:paraId="0C454B76" w14:textId="77777777" w:rsidTr="000D7B48">
+      <w:tr w:rsidR="00305D74" w:rsidRPr="00844A17" w14:paraId="0C454B76" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454B74" w14:textId="097B5A41" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="00230B0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">تعداد و اسامی همراهان </w:t>
             </w:r>
             <w:r w:rsidRPr="009C3148">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">از بخش خصوصی یا نیمه دولتی یا شخصی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12283" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454B75" w14:textId="1EF9C8D8" w:rsidR="00305D74" w:rsidRPr="009B02D6" w:rsidRDefault="00305D74" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D300D" w:rsidRPr="001D300D" w14:paraId="03BADE62" w14:textId="77777777" w:rsidTr="000D7B48">
+      <w:tr w:rsidR="001D300D" w:rsidRPr="001D300D" w14:paraId="03BADE62" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15102" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7548C502" w14:textId="77777777" w:rsidR="001D300D" w:rsidRPr="001D300D" w:rsidRDefault="001D300D" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00456C0F" w:rsidRPr="00844A17" w14:paraId="0C454B7B" w14:textId="77777777" w:rsidTr="000D7B48">
+      <w:tr w:rsidR="00456C0F" w:rsidRPr="00844A17" w14:paraId="0C454B7B" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5973" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03DA64E0" w14:textId="77777777" w:rsidR="00456C0F" w:rsidRDefault="00456C0F" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">آیا سفر، مشترک بین چند دستگاه اجرایی است: </w:t>
@@ -930,165 +930,803 @@
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="001D300D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">ها ذکر و دستگاه هماهنگ کننده اعلام شود </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9129" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C454B7A" w14:textId="58A932E2" w:rsidR="00456C0F" w:rsidRPr="00385D3D" w:rsidRDefault="00456C0F" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000228E9" w:rsidRPr="000228E9" w14:paraId="5E636E95" w14:textId="77777777" w:rsidTr="00802F8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15102" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23CF2FA4" w14:textId="77777777" w:rsidR="000228E9" w:rsidRPr="000228E9" w:rsidRDefault="000228E9" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D300D" w:rsidRPr="00844A17" w14:paraId="0C454B80" w14:textId="77777777" w:rsidTr="00802F8A">
+        <w:trPr>
+          <w:trHeight w:val="656"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7009" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...47 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAB04E6" w14:textId="77777777" w:rsidR="001D300D" w:rsidRPr="00385D3D" w:rsidRDefault="001D300D" w:rsidP="000228E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385D3D">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>شماره، تاریخ نامه و مقام پیشنهاددهنده داخلی دستگاه برای انجام سفر را درج نمایید</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8093" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C454B7F" w14:textId="152A9536" w:rsidR="001D300D" w:rsidRPr="00385D3D" w:rsidRDefault="001D300D" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000228E9" w:rsidRPr="00844A17" w14:paraId="56529709" w14:textId="77777777" w:rsidTr="00802F8A">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15102" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DAB04E6" w14:textId="0DE057D4" w:rsidR="001D300D" w:rsidRPr="00385D3D" w:rsidRDefault="001D300D" w:rsidP="000228E9">
-[...38 lines deleted...]
-            <w:tcW w:w="7999" w:type="dxa"/>
+          <w:p w14:paraId="24C93713" w14:textId="77777777" w:rsidR="000228E9" w:rsidRPr="000228E9" w:rsidRDefault="000228E9" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00802F8A" w:rsidRPr="00844A17" w14:paraId="0C454B84" w14:textId="77777777" w:rsidTr="00802F8A">
+        <w:trPr>
+          <w:trHeight w:val="1394"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2908E0C1" w14:textId="77777777" w:rsidR="00802F8A" w:rsidRPr="009B7BF0" w:rsidRDefault="00802F8A" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B7BF0">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مشاور وزیر و مدیر کل حوزه وزارتی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54A30FD9" w14:textId="77777777" w:rsidR="00802F8A" w:rsidRDefault="00802F8A" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">بهرنگ نجاتی </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EA3D978" w14:textId="77777777" w:rsidR="00802F8A" w:rsidRPr="00FF6ADA" w:rsidRDefault="00802F8A" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A039C5A" w14:textId="77777777" w:rsidR="00802F8A" w:rsidRPr="00385D3D" w:rsidRDefault="00802F8A" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EDA77B5" w14:textId="77777777" w:rsidR="00802F8A" w:rsidRPr="003420C3" w:rsidRDefault="00802F8A" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003420C3">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>معاون توسعه مدیریت و منابع</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2F2D8C" w14:textId="77777777" w:rsidR="00802F8A" w:rsidRDefault="00802F8A" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>علی تیموری</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37920B90" w14:textId="52F3490C" w:rsidR="00802F8A" w:rsidRPr="00385D3D" w:rsidRDefault="00802F8A" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C454B7F" w14:textId="152A9536" w:rsidR="001D300D" w:rsidRPr="00385D3D" w:rsidRDefault="001D300D" w:rsidP="007E1FE1">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5A462E7E" w14:textId="77777777" w:rsidR="00802F8A" w:rsidRPr="009B7BF0" w:rsidRDefault="00802F8A" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B7BF0">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B7BF0">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>معاون برنامه ریزی و اقتصادی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51728F82" w14:textId="77777777" w:rsidR="00802F8A" w:rsidRPr="00FF6ADA" w:rsidRDefault="00802F8A" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>اکبر فتحی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78D273D1" w14:textId="32F8521B" w:rsidR="00802F8A" w:rsidRPr="00385D3D" w:rsidRDefault="00802F8A" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B72B484" w14:textId="77777777" w:rsidR="00802F8A" w:rsidRPr="001766FF" w:rsidRDefault="00802F8A" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مشاور وزیر و رئیس</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001766FF">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> سازمان حراست</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A841C91" w14:textId="77777777" w:rsidR="00802F8A" w:rsidRPr="001766FF" w:rsidRDefault="00802F8A" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>محسن</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001766FF">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>نایبی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB21755" w14:textId="3948E72E" w:rsidR="00802F8A" w:rsidRPr="00385D3D" w:rsidRDefault="00802F8A" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CD996F8" w14:textId="77777777" w:rsidR="00802F8A" w:rsidRPr="005C280D" w:rsidRDefault="00802F8A" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C280D">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مشاور وزیر و مدیر کل اموربین الملل و سازمانهای تخصصی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028177F9" w14:textId="77777777" w:rsidR="00802F8A" w:rsidRPr="00FF6ADA" w:rsidRDefault="00802F8A" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>هومن فتحی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C454B83" w14:textId="3BE430B2" w:rsidR="00802F8A" w:rsidRPr="00385D3D" w:rsidRDefault="00802F8A" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BFD5BFC" w14:textId="0A9A39BA" w:rsidR="00D332C2" w:rsidRDefault="00D332C2" w:rsidP="00CD6DD2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6325FDC1" w14:textId="2EB4E343" w:rsidR="000228E9" w:rsidRPr="00844A17" w:rsidRDefault="000228E9" w:rsidP="009B02D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1169,67 +1807,69 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">موران اعزامی </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-65" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="533"/>
-        <w:gridCol w:w="1166"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="739"/>
+        <w:gridCol w:w="1041"/>
+        <w:gridCol w:w="446"/>
+        <w:gridCol w:w="636"/>
+        <w:gridCol w:w="636"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="1084"/>
         <w:gridCol w:w="990"/>
-        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="716"/>
+        <w:gridCol w:w="364"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="1170"/>
-        <w:gridCol w:w="1440"/>
-        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="806"/>
+        <w:gridCol w:w="1444"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="899"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B02D6" w:rsidRPr="00844A17" w14:paraId="0C454BA5" w14:textId="77777777" w:rsidTr="009B02D6">
+      <w:tr w:rsidR="009B02D6" w:rsidRPr="00844A17" w14:paraId="0C454BA5" w14:textId="77777777" w:rsidTr="001514D8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:textDirection w:val="tbRl"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B95" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="009B02D6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
@@ -1308,50 +1948,51 @@
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نام پدر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B98" w14:textId="625EB466" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>شماره</w:t>
@@ -1359,51 +2000,51 @@
             <w:r w:rsidR="00527EE0" w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>شناسنامه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B99" w14:textId="640C8427" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>کد</w:t>
@@ -1412,82 +2053,82 @@
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>ملی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B9A" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>تاریخ تولد</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1084" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B9B" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>جنسیت</w:t>
@@ -1506,50 +2147,51 @@
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>وضعیت تاهل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B9D" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مدرک تحصیلی</w:t>
@@ -1598,82 +2240,82 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>میزان آشنایی با زبان خارجی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BA0" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>شماره تلفن همراه و ثابت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="1444" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BA1" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نوع گذرنامه</w:t>
@@ -1752,51 +2394,51 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>وضعیت استخدام</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B02D6" w:rsidRPr="00844A17" w14:paraId="0C454BB6" w14:textId="77777777" w:rsidTr="009B02D6">
+      <w:tr w:rsidR="009B02D6" w:rsidRPr="00844A17" w14:paraId="0C454BB6" w14:textId="77777777" w:rsidTr="001514D8">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BA6" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1817,146 +2459,148 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BA8" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BA9" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BAA" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BAB" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1084" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BAC" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BAD" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BAE" w14:textId="77777777" w:rsidR="0065574D" w:rsidRPr="009B02D6" w:rsidRDefault="0065574D" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BAF" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
@@ -1971,71 +2615,71 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BB0" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BB1" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="1444" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BB2" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BB3" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
@@ -2070,51 +2714,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="899" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BB5" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B02D6" w:rsidRPr="00844A17" w14:paraId="0C454BC7" w14:textId="77777777" w:rsidTr="009B02D6">
+      <w:tr w:rsidR="009B02D6" w:rsidRPr="00844A17" w14:paraId="0C454BC7" w14:textId="77777777" w:rsidTr="001514D8">
         <w:trPr>
           <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BB7" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2135,146 +2779,148 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BB9" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BBA" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BBB" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BBC" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1084" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BBD" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BBE" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BBF" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BC0" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
@@ -2287,70 +2933,70 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BC1" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BC2" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="1444" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BC3" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BC4" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
@@ -2383,51 +3029,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="899" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BC6" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B02D6" w:rsidRPr="00844A17" w14:paraId="0C454BD8" w14:textId="77777777" w:rsidTr="009B02D6">
+      <w:tr w:rsidR="009B02D6" w:rsidRPr="00844A17" w14:paraId="0C454BD8" w14:textId="77777777" w:rsidTr="001514D8">
         <w:trPr>
           <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BC8" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00216C4B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
@@ -2446,145 +3092,147 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BCA" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BCB" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BCC" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BCD" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1084" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BCE" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BCF" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BD0" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BD1" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -2597,70 +3245,70 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BD2" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="806" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BD3" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="1444" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BD4" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BD5" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -2691,1210 +3339,1674 @@
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="899" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BD7" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B02D6" w:rsidRPr="00844A17" w14:paraId="0C454BE9" w14:textId="77777777" w:rsidTr="000D7B48">
-[...615 lines deleted...]
-      <w:tr w:rsidR="000D7B48" w:rsidRPr="00844A17" w14:paraId="26D1A77B" w14:textId="77777777" w:rsidTr="000510ED">
+      <w:tr w:rsidR="009B02D6" w:rsidRPr="00844A17" w14:paraId="0C454BE9" w14:textId="77777777" w:rsidTr="001514D8">
         <w:trPr>
           <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0574975E" w14:textId="77777777" w:rsidR="000D7B48" w:rsidRPr="009B02D6" w:rsidRDefault="000D7B48" w:rsidP="00216C4B">
+          <w:p w14:paraId="0C454BD9" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00216C4B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64DFA1DA" w14:textId="77777777" w:rsidR="000D7B48" w:rsidRPr="009B02D6" w:rsidRDefault="000D7B48" w:rsidP="007E1FE1">
+          <w:p w14:paraId="0C454BDA" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72510494" w14:textId="77777777" w:rsidR="000D7B48" w:rsidRPr="009B02D6" w:rsidRDefault="000D7B48" w:rsidP="007E1FE1">
+          <w:p w14:paraId="0C454BDB" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2929A08C" w14:textId="77777777" w:rsidR="000D7B48" w:rsidRPr="009B02D6" w:rsidRDefault="000D7B48" w:rsidP="007E1FE1">
-[...16 lines deleted...]
-            <w:tcW w:w="1163" w:type="dxa"/>
+          <w:p w14:paraId="0C454BDC" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D00DB39" w14:textId="77777777" w:rsidR="000D7B48" w:rsidRPr="009B02D6" w:rsidRDefault="000D7B48" w:rsidP="007E1FE1">
-[...16 lines deleted...]
-            <w:tcW w:w="971" w:type="dxa"/>
+          <w:p w14:paraId="0C454BDD" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64E6F4AB" w14:textId="77777777" w:rsidR="000D7B48" w:rsidRPr="009B02D6" w:rsidRDefault="000D7B48" w:rsidP="007E1FE1">
-[...16 lines deleted...]
-            <w:tcW w:w="739" w:type="dxa"/>
+          <w:p w14:paraId="0C454BDE" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B453198" w14:textId="77777777" w:rsidR="000D7B48" w:rsidRPr="009B02D6" w:rsidRDefault="000D7B48" w:rsidP="007E1FE1">
+          <w:p w14:paraId="0C454BDF" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="788C5627" w14:textId="77777777" w:rsidR="000D7B48" w:rsidRPr="009B02D6" w:rsidRDefault="000D7B48" w:rsidP="007E1FE1">
+          <w:p w14:paraId="0C454BE0" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AD21060" w14:textId="77777777" w:rsidR="000D7B48" w:rsidRPr="009B02D6" w:rsidRDefault="000D7B48" w:rsidP="007E1FE1">
+          <w:p w14:paraId="0C454BE1" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27CB169B" w14:textId="77777777" w:rsidR="000D7B48" w:rsidRPr="009B02D6" w:rsidRDefault="000D7B48" w:rsidP="007E1FE1">
+          <w:p w14:paraId="0C454BE2" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="352F0915" w14:textId="77777777" w:rsidR="000D7B48" w:rsidRPr="009B02D6" w:rsidRDefault="000D7B48" w:rsidP="007E1FE1">
-[...16 lines deleted...]
-            <w:tcW w:w="1440" w:type="dxa"/>
+          <w:p w14:paraId="0C454BE3" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="687C3D1F" w14:textId="77777777" w:rsidR="000D7B48" w:rsidRPr="009B02D6" w:rsidRDefault="000D7B48" w:rsidP="007E1FE1">
-[...16 lines deleted...]
-            <w:tcW w:w="810" w:type="dxa"/>
+          <w:p w14:paraId="0C454BE4" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1444" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0141CDF2" w14:textId="77777777" w:rsidR="000D7B48" w:rsidRPr="009B02D6" w:rsidRDefault="000D7B48" w:rsidP="007E1FE1">
+          <w:p w14:paraId="0C454BE5" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54865DCF" w14:textId="77777777" w:rsidR="000D7B48" w:rsidRPr="009B02D6" w:rsidRDefault="000D7B48" w:rsidP="007E1FE1">
+          <w:p w14:paraId="0C454BE6" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41C99E13" w14:textId="77777777" w:rsidR="000D7B48" w:rsidRPr="009B02D6" w:rsidRDefault="000D7B48" w:rsidP="007E1FE1">
+          <w:p w14:paraId="0C454BE7" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="899" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EC215F7" w14:textId="77777777" w:rsidR="000D7B48" w:rsidRPr="009B02D6" w:rsidRDefault="000D7B48" w:rsidP="007E1FE1">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="0C454BE8" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="1C3D0615" w14:textId="77777777" w:rsidTr="001514D8">
+        <w:trPr>
+          <w:trHeight w:val="511"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10E4150F" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="00216C4B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="515C98B3" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="008F7B65" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A61C92C" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53779B10" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18435C9E" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="190888FD" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="777C0FA6" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D7146EB" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DBA89B4" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68417A42" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32FC14D6" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BB82DF0" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33C6FBA6" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73B0D044" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6132AD0C" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7025985F" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D536DBE" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34A60E55" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6180938A" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CA90BF9" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="007E1FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="0337A1E2" w14:textId="77777777" w:rsidTr="001514D8">
+        <w:trPr>
+          <w:trHeight w:val="511"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2656" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1107300E" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B7BF0" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B7BF0">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مشاور وزیر و مدیر کل حوزه وزارتی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BCB4ADF" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">بهرنگ نجاتی </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="210444C9" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF6ADA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F435F0" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2632" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BCFA73D" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="003420C3" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003420C3">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>معاون توسعه مدیریت و منابع</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="284FAF4C" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>علی تیموری</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04C5FABA" w14:textId="1404ABD0" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="123FFCB1" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B7BF0" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B7BF0">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B7BF0">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>معاون برنامه ریزی و اقتصادی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BCDD9A2" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF6ADA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>اکبر فتحی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A307070" w14:textId="6322F2B1" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EC55E25" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="001766FF" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مشاور وزیر و رئیس</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001766FF">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> سازمان حراست</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04B99639" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="001766FF" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>محسن</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001766FF">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>نایبی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F563B5F" w14:textId="5EC4C7F2" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E377471" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="005C280D" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C280D">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مشاور وزیر و مدیر کل اموربین الملل و سازمانهای تخصصی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="707AF19C" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF6ADA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>هومن فتحی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0590130E" w14:textId="3793D05A" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="224845C8" w14:textId="77777777" w:rsidTr="001514D8">
+        <w:trPr>
+          <w:trHeight w:val="1553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15191" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="208ED32E" w14:textId="3ED986EE" w:rsidR="00962CBA" w:rsidRPr="009B02D6" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C454BEA" w14:textId="77777777" w:rsidR="00846616" w:rsidRPr="00844A17" w:rsidRDefault="00846616" w:rsidP="00846616">
-[...25 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0C454BF0" w14:textId="39CB4563" w:rsidR="00664171" w:rsidRPr="00844A17" w:rsidRDefault="00664171" w:rsidP="00846616">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EFA4993" w14:textId="6D574AE5" w:rsidR="009476B7" w:rsidRDefault="009476B7" w:rsidP="000D7B48">
-[...26 lines deleted...]
-    <w:p w14:paraId="50B1A015" w14:textId="77777777" w:rsidR="009476B7" w:rsidRDefault="009476B7" w:rsidP="0071128E">
+    <w:p w14:paraId="3D6A46CB" w14:textId="77777777" w:rsidR="0021295C" w:rsidRDefault="0021295C" w:rsidP="0071128E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C454C03" w14:textId="7B824C2F" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="0071128E">
+    <w:p w14:paraId="0C454C03" w14:textId="26C06187" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="0071128E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844A17">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>جدول شماره 3</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
-        <w:tblW w:w="15658" w:type="dxa"/>
-        <w:tblInd w:w="-155" w:type="dxa"/>
+        <w:tblW w:w="15672" w:type="dxa"/>
+        <w:tblInd w:w="-225" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="140"/>
         <w:gridCol w:w="418"/>
-        <w:gridCol w:w="2427"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1252"/>
+        <w:gridCol w:w="322"/>
+        <w:gridCol w:w="2105"/>
+        <w:gridCol w:w="593"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="1575"/>
+        <w:gridCol w:w="628"/>
+        <w:gridCol w:w="449"/>
+        <w:gridCol w:w="1723"/>
+        <w:gridCol w:w="618"/>
+        <w:gridCol w:w="359"/>
+        <w:gridCol w:w="275"/>
         <w:gridCol w:w="882"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="538"/>
-        <w:gridCol w:w="4646"/>
+        <w:gridCol w:w="626"/>
+        <w:gridCol w:w="359"/>
+        <w:gridCol w:w="3661"/>
         <w:gridCol w:w="78"/>
         <w:gridCol w:w="29"/>
+        <w:gridCol w:w="14"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w14:paraId="0C454C07" w14:textId="77777777" w:rsidTr="009476B7">
+      <w:tr w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w14:paraId="0C454C07" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:gridBefore w:val="2"/>
+          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C04" w14:textId="01BB0A6B" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="00343857">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نوع اقامت:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12673" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C454C06" w14:textId="2E0275B1" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="001F3837">
+          <w:p w14:paraId="0C454C06" w14:textId="399DF446" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="001F3837">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00343857" w:rsidRPr="00D4663F">
               <w:rPr>
@@ -3946,452 +5058,486 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">        پنج </w:t>
             </w:r>
             <w:r w:rsidR="00343857" w:rsidRPr="00D4663F">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
             <w:r w:rsidR="00343857" w:rsidRPr="00D4663F">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve">ستاره                        مکان متعلق به دستگاه خارجی </w:t>
+              <w:t xml:space="preserve">ستاره                        مکان متعلق به دستگاه </w:t>
+            </w:r>
+            <w:r w:rsidR="00124BF1">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>داخلی</w:t>
             </w:r>
             <w:r w:rsidR="00343857" w:rsidRPr="00D4663F">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00343857" w:rsidRPr="00D4663F">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
             <w:r w:rsidR="00343857" w:rsidRPr="00D4663F">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">               مکان متعلق به دستگاه خارجی </w:t>
             </w:r>
             <w:r w:rsidR="00343857" w:rsidRPr="00D4663F">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
             <w:r w:rsidR="00343857">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4663F" w:rsidRPr="00D4663F" w14:paraId="3B771E8E" w14:textId="77777777" w:rsidTr="009476B7">
+      <w:tr w:rsidR="00D4663F" w:rsidRPr="00D4663F" w14:paraId="3B771E8E" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:gridBefore w:val="2"/>
+          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15100" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FD863BD" w14:textId="77777777" w:rsidR="00D4663F" w:rsidRPr="00D4663F" w:rsidRDefault="00D4663F" w:rsidP="001F3837">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w14:paraId="0C454C0C" w14:textId="77777777" w:rsidTr="009476B7">
+      <w:tr w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w14:paraId="0C454C0C" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:gridBefore w:val="2"/>
+          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C08" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="00343857">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">هزینه اقامت بر عهده: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C09" w14:textId="33D0F2CA" w:rsidR="00CD6DD2" w:rsidRPr="001114C2" w:rsidRDefault="007252A7" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4663F">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2134" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C0A" w14:textId="7C6966D4" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="001114C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>میزان هزینه:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5311" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C0B" w14:textId="1170A174" w:rsidR="00CD6DD2" w:rsidRPr="001114C2" w:rsidRDefault="00CD6DD2" w:rsidP="00C16081">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w14:paraId="0C454C11" w14:textId="77777777" w:rsidTr="009476B7">
+      <w:tr w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w14:paraId="0C454C11" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:gridBefore w:val="2"/>
+          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C0D" w14:textId="34AC0813" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="00343857">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">هزینه غذا بر عهده: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C0E" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="001114C2" w:rsidRDefault="00CD6DD2" w:rsidP="00CA5D9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2134" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C0F" w14:textId="729ADEE7" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="001114C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>میزان هزینه:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5311" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C10" w14:textId="16629AA6" w:rsidR="00CD6DD2" w:rsidRPr="001114C2" w:rsidRDefault="00CD6DD2" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w14:paraId="0C454C17" w14:textId="77777777" w:rsidTr="009476B7">
+      <w:tr w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w14:paraId="0C454C17" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:gridBefore w:val="2"/>
+          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C12" w14:textId="52780D16" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="00343857">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نوع بلیط رفت و برگشت</w:t>
             </w:r>
             <w:r w:rsidR="00572D8E">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C13" w14:textId="0FFF3369" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="001114C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
@@ -4422,50 +5568,51 @@
               </w:rPr>
               <w:t>usiness</w:t>
             </w:r>
             <w:r w:rsidR="001114C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001114C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C14" w14:textId="13771A69" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="001114C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
@@ -4505,120 +5652,123 @@
               </w:rPr>
               <w:t>Economic</w:t>
             </w:r>
             <w:r w:rsidR="001114C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001114C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2134" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C15" w14:textId="6E664D51" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="001114C2" w:rsidP="001114C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>میزان هزینه:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5311" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C16" w14:textId="306228DF" w:rsidR="00AF6745" w:rsidRPr="00844A17" w:rsidRDefault="00AF6745" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C1C" w14:textId="77777777" w:rsidTr="009476B7">
+      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C1C" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:gridBefore w:val="2"/>
+          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C18" w14:textId="77777777" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00F34794" w:rsidP="00343857">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -4633,115 +5783,115 @@
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">و ایاب و ذهاب در کشور مقصد </w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>برعهده</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C19" w14:textId="541513CC" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00F34794" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2134" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C1A" w14:textId="3A6648EB" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00F34794" w:rsidP="001114C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>میزان هزینه:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5311" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C1B" w14:textId="77777777" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00DC088D" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:noProof/>
                 <w:lang w:bidi="ar-SA"/>
@@ -4795,111 +5945,117 @@
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:roundrect w14:anchorId="538AE678" id="AutoShape 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:-318.35pt;margin-top:-3.6pt;width:266.25pt;height:14.8pt;z-index:-251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBa9RTTMQIAAGIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF+P0zAMf0fiO0R5Z123279q3el0xxDS&#10;AScOPkCWpGsgjYOTrdt9etx0O3bAE6IPkR3bv9j+2V1eHxrL9hqDAVfyfDDkTDsJyrhtyb9+Wb+Z&#10;cxaicEpYcLrkRx349er1q2XrCz2CGqzSyAjEhaL1Ja9j9EWWBVnrRoQBeO3IWAE2IpKK20yhaAm9&#10;sdloOJxmLaDyCFKHQLd3vZGvEn5VaRk/VVXQkdmSU24xnZjOTXdmq6Uotih8beQpDfEPWTTCOHr0&#10;GepORMF2aP6AaoxECFDFgYQmg6oyUqcaqJp8+Fs1j7XwOtVCzQn+uU3h/8HKj/sHZEYRd1POnGiI&#10;o5tdhPQ0y+ddg1ofCvJ79A/YlRj8PcjvgTm4rYXb6htEaGstFKWVd/7Zi4BOCRTKNu0HUAQvCD71&#10;6lBh0wFSF9ghUXJ8pkQfIpN0OR7P8/FswpkkWz6fLaaJs0wU52iPIb7T0LBOKDnCzqnPxHt6Quzv&#10;Q0y8qFNxQn3jrGossbwXluXT6XSWkhbFyZmwz5ipXLBGrY21ScHt5tYio9CSr9N3Cg6XbtaxtuSL&#10;yWiSsnhhC5cQw/T9DSLVkaaza+1bp5IchbG9TFlad+p1196epg2oI7UaoR90WkwSasAnzloa8pKH&#10;HzuBmjP73hFdi/zqqtuKpFxNZiNS8NKyubQIJwmq5JGzXryN/SbtPJptTS/lqVwH3QRVJp5noc/q&#10;lCwNMkkvNuVST16/fg2rnwAAAP//AwBQSwMEFAAGAAgAAAAhAHT3dMPdAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOhDAQhu8mvkMzJt7YdnFlFSkbY6JXI3rwWOgIRDplaWHRp3c86e2fzJd/&#10;vikOqxvEglPoPWnYbhQIpMbbnloNb6+PyQ2IEA1ZM3hCDV8Y4FCenxUmt/5EL7hUsRVcQiE3GroY&#10;x1zK0HToTNj4EYl3H35yJvI4tdJO5sTlbpCpUpl0pie+0JkRHzpsPqvZaWismtX0vjzf1tex+l7m&#10;I8mno9aXF+v9HYiIa/yD4Vef1aFkp9rPZIMYNCTZVbZnltM+BcFEslU7TrWGNN2BLAv5/4fyBwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFr1FNMxAgAAYgQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHT3dMPdAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;iwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B1708B" w:rsidRPr="00844A17" w14:paraId="0C454C1E" w14:textId="77777777" w:rsidTr="009476B7">
+      <w:tr w:rsidR="00B1708B" w:rsidRPr="00844A17" w14:paraId="0C454C1E" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:gridBefore w:val="2"/>
+          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15DDF591" w14:textId="77777777" w:rsidR="00B1708B" w:rsidRPr="004B268F" w:rsidRDefault="00B1708B" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12673" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C1D" w14:textId="59470D81" w:rsidR="00B1708B" w:rsidRPr="004B268F" w:rsidRDefault="00B1708B" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C28" w14:textId="77777777" w:rsidTr="009476B7">
+      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C28" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:gridBefore w:val="2"/>
+          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C1F" w14:textId="1ECB2B88" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00F34794" w:rsidP="004B268F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
@@ -4915,51 +6071,51 @@
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>أ</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>موریت:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C20" w14:textId="6ACC9FE8" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00B1708B" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
@@ -5124,51 +6280,51 @@
               <w:t>بدون دریافت حق م</w:t>
             </w:r>
             <w:r w:rsidR="00527EE0" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>أ</w:t>
             </w:r>
             <w:r w:rsidR="00F34794" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">موریت از دستگاه خارجی </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C24" w14:textId="29A650DC" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00F34794" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
@@ -5176,51 +6332,51 @@
               <w:t>میزان حق م</w:t>
             </w:r>
             <w:r w:rsidR="00527EE0" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>أ</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>موریت:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5291" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C25" w14:textId="77113C24" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="005C22A5" w:rsidP="00CA5D9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
@@ -5336,93 +6492,98 @@
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00C845CC" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مدیر کل</w:t>
             </w:r>
             <w:r w:rsidR="00664171" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C2A" w14:textId="77777777" w:rsidTr="009476B7">
+      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C2A" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:gridBefore w:val="2"/>
+          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15100" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C29" w14:textId="5A3A239E" w:rsidR="00F34794" w:rsidRPr="00572D8E" w:rsidRDefault="00F34794" w:rsidP="003E12B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C34" w14:textId="77777777" w:rsidTr="009476B7">
+      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C34" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:gridBefore w:val="2"/>
+          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="1124"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C2B" w14:textId="53765BBD" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00C845CC" w:rsidP="00572D8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
@@ -5449,51 +6610,51 @@
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C2C" w14:textId="05A58FBD" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="003E12B4" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
@@ -5689,51 +6850,51 @@
           <w:p w14:paraId="0C454C30" w14:textId="77777777" w:rsidR="005839F0" w:rsidRPr="00844A17" w:rsidRDefault="005839F0" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6541">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>داخلی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4753" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C31" w14:textId="16B7FC67" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="003E12B4" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
@@ -5829,90 +6990,95 @@
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>بر عهده طرف خارجی می</w:t>
             </w:r>
             <w:r w:rsidR="00527EE0" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidR="00F34794" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>باشد.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C36" w14:textId="77777777" w:rsidTr="009476B7">
+      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C36" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:gridBefore w:val="2"/>
+          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15100" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C35" w14:textId="2AA7AE4C" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00F34794" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C3E" w14:textId="77777777" w:rsidTr="009476B7">
+      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C3E" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
           <w:gridBefore w:val="2"/>
+          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="1124"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="466EFD11" w14:textId="5AD96DF4" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00F34794" w:rsidP="007B6541">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
@@ -5931,51 +7097,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C454C37" w14:textId="4D806B48" w:rsidR="00C21558" w:rsidRPr="00844A17" w:rsidRDefault="00C21558" w:rsidP="007B6541">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C38" w14:textId="5335067F" w:rsidR="00664171" w:rsidRPr="00844A17" w:rsidRDefault="00646A23" w:rsidP="007B6541">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
@@ -6076,51 +7242,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>عوارض خروج</w:t>
             </w:r>
             <w:r w:rsidR="007B6541">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4753" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C3B" w14:textId="414C90DE" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00646A23" w:rsidP="007B6541">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
@@ -6207,300 +7373,1049 @@
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">بر عهده دستگاه متبوعه </w:t>
             </w:r>
             <w:r w:rsidR="0060174B" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00664171" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> مبلغ عوارض:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B6541" w:rsidRPr="0021295C" w14:paraId="0C454C63" w14:textId="77777777" w:rsidTr="009476B7">
+      <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="4072FFB7" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:trPr>
+          <w:gridBefore w:val="2"/>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:wBefore w:w="558" w:type="dxa"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="041D1CB3" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="007B6541">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE2C41C" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="007B6541">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="758A5224" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="007B6541">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4753" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="567E258A" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="007B6541">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="6A725848" w14:textId="77777777" w:rsidTr="00802F8A">
+        <w:trPr>
+          <w:gridBefore w:val="2"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="558" w:type="dxa"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="1124"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FAEEBB4" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B7BF0" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B7BF0">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مشاور وزیر و مدیر کل حوزه وزارتی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3495281E" w14:textId="25F1A3D8" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>بهرنگ نجاتی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5930C490" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF6ADA" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="301303C6" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2463" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EF1B4F5" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="003420C3" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003420C3">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>معاون توسعه مدیریت و منابع</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59B80361" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>علی تیموری</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64849340" w14:textId="03667B0E" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D8B8142" w14:textId="422750D0" w:rsidR="00962CBA" w:rsidRPr="009B7BF0" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B7BF0">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>معاون برنامه ریزی و اقتصادی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BEA8B28" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF6ADA" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>اکبر فتحی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D11F3AA" w14:textId="2FE950A1" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24C6F4D3" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="001766FF" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مشاور وزیر و رئیس</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001766FF">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> سازمان حراست</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FAB0F4D" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="001766FF" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>محسن</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001766FF">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>نایبی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44BD8C6F" w14:textId="6076F634" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4127" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4ED02532" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="005C280D" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C280D">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مشاور وزیر و مدیر کل اموربین الملل و سازمانهای تخصصی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="222FD61E" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF6ADA" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>هومن فتحی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41F18B1B" w14:textId="20360668" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00802F8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="0A427D41" w14:textId="77777777" w:rsidTr="00802F8A">
+        <w:trPr>
+          <w:gridBefore w:val="2"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="558" w:type="dxa"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15100" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B62D999" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00962CBA" w:rsidRPr="0021295C" w14:paraId="0C454C63" w14:textId="77777777" w:rsidTr="00802F8A">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="43" w:type="dxa"/>
           <w:trHeight w:val="8280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15629" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="693"/>
               <w:tblOverlap w:val="never"/>
               <w:bidiVisual/>
               <w:tblW w:w="15174" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3469"/>
-              <w:gridCol w:w="11705"/>
+              <w:gridCol w:w="3034"/>
+              <w:gridCol w:w="435"/>
+              <w:gridCol w:w="2600"/>
+              <w:gridCol w:w="3035"/>
+              <w:gridCol w:w="3035"/>
+              <w:gridCol w:w="3035"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0080708C" w:rsidRPr="00844A17" w14:paraId="48049C57" w14:textId="77777777" w:rsidTr="00E7344F">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="48049C57" w14:textId="77777777" w:rsidTr="00E7344F">
               <w:trPr>
                 <w:trHeight w:val="316"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="15174" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
+                  <w:gridSpan w:val="6"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="0CCDA376" w14:textId="4C13362B" w:rsidR="0080708C" w:rsidRPr="0021295C" w:rsidRDefault="0080708C" w:rsidP="0021295C">
+                <w:p w14:paraId="0CCDA376" w14:textId="4C13362B" w:rsidR="00962CBA" w:rsidRPr="0021295C" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00844A17">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>توضیحات تکمیلی:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EC2488" w:rsidRPr="00844A17" w14:paraId="0C454C4F" w14:textId="77777777" w:rsidTr="0080708C">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="0C454C4F" w14:textId="77777777" w:rsidTr="0080708C">
               <w:trPr>
                 <w:trHeight w:val="881"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3469" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="301E0DFA" w14:textId="77777777" w:rsidR="00EC2488" w:rsidRPr="0021295C" w:rsidRDefault="00EC2488" w:rsidP="00A539FA">
+                <w:p w14:paraId="301E0DFA" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="0021295C" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">1- </w:t>
                   </w:r>
                   <w:r w:rsidRPr="0021295C">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>شرح اهمیت موضوع (حداکثر در 5 سطر)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7773E9C8" w14:textId="77777777" w:rsidR="00EC2488" w:rsidRDefault="00EC2488" w:rsidP="00EC2488">
+                <w:p w14:paraId="7773E9C8" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="190B91E0" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRDefault="00160EEA" w:rsidP="00EC2488">
+                <w:p w14:paraId="190B91E0" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="330B8EAB" w14:textId="77777777" w:rsidR="00FB0F18" w:rsidRDefault="00FB0F18" w:rsidP="00EC2488">
+                <w:p w14:paraId="330B8EAB" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="0C454C4E" w14:textId="74DE381F" w:rsidR="00F87CF8" w:rsidRPr="00EC2488" w:rsidRDefault="00F87CF8" w:rsidP="00EC2488">
+                <w:p w14:paraId="0C454C4E" w14:textId="74DE381F" w:rsidR="00962CBA" w:rsidRPr="00EC2488" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00160EEA" w:rsidRPr="00844A17" w14:paraId="0CDA586E" w14:textId="77777777" w:rsidTr="0080708C">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="0CDA586E" w14:textId="77777777" w:rsidTr="0080708C">
               <w:trPr>
                 <w:trHeight w:val="206"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3469" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="176CFE26" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00160EEA" w:rsidRDefault="00160EEA" w:rsidP="00A539FA">
+                <w:p w14:paraId="176CFE26" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4B5EBF36" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00160EEA" w:rsidRDefault="00160EEA" w:rsidP="00EC2488">
+                <w:p w14:paraId="4B5EBF36" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EC2488" w:rsidRPr="00844A17" w14:paraId="0C454C51" w14:textId="77777777" w:rsidTr="0080708C">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="0C454C51" w14:textId="77777777" w:rsidTr="0080708C">
               <w:trPr>
                 <w:trHeight w:val="1382"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3469" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="231CB8AB" w14:textId="17FD0163" w:rsidR="00EC2488" w:rsidRPr="00844A17" w:rsidRDefault="00EC2488" w:rsidP="00A539FA">
+                <w:p w14:paraId="231CB8AB" w14:textId="17FD0163" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">2- </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00EC2488">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
@@ -6510,688 +8425,1257 @@
                     <w:t>سوابق و دستاوردهای قبلی مرتبط با موضوع این م</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00EC2488">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>أ</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00EC2488">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>موریت (حداکثر در 5 سطر)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6EC39A6F" w14:textId="77777777" w:rsidR="00EC2488" w:rsidRDefault="00EC2488" w:rsidP="00EC2488">
+                <w:p w14:paraId="6EC39A6F" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="0C454C50" w14:textId="6885C42B" w:rsidR="00F87CF8" w:rsidRPr="00EC2488" w:rsidRDefault="00F87CF8" w:rsidP="00EC2488">
+                <w:p w14:paraId="0C454C50" w14:textId="6885C42B" w:rsidR="00962CBA" w:rsidRPr="00EC2488" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00160EEA" w:rsidRPr="00844A17" w14:paraId="40B7FAAA" w14:textId="77777777" w:rsidTr="0080708C">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="40B7FAAA" w14:textId="77777777" w:rsidTr="0080708C">
               <w:trPr>
                 <w:trHeight w:val="179"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3469" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6271940F" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00160EEA" w:rsidRDefault="00160EEA" w:rsidP="00A539FA">
+                <w:p w14:paraId="6271940F" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3A49EA8D" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00160EEA" w:rsidRDefault="00160EEA" w:rsidP="00EC2488">
+                <w:p w14:paraId="3A49EA8D" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EC2488" w:rsidRPr="00844A17" w14:paraId="0AF76611" w14:textId="77777777" w:rsidTr="0080708C">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="0AF76611" w14:textId="77777777" w:rsidTr="0080708C">
               <w:trPr>
                 <w:trHeight w:val="1529"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3469" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="05822FD2" w14:textId="7BDF73FC" w:rsidR="00EC2488" w:rsidRDefault="00A539FA" w:rsidP="00A539FA">
+                <w:p w14:paraId="05822FD2" w14:textId="05AB9821" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">3- </w:t>
                   </w:r>
-                  <w:r w:rsidR="00EC2488" w:rsidRPr="00EC2488">
+                  <w:r w:rsidRPr="00EC2488">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
-                    <w:t>خلاصه ترجمه شده دعوت</w:t>
-[...3 lines deleted...]
-                      <w:rFonts w:cs="B Mitra" w:hint="eastAsia"/>
+                    <w:t>خلاصه ترجمه شده دعوتنامه و با قید هزینه</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00EC2488">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
-                  <w:r w:rsidR="00EC2488" w:rsidRPr="00EC2488">
+                  <w:r w:rsidRPr="00EC2488">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
-                    <w:t>نامه و با قید هزینه</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="00EC2488" w:rsidRPr="00EC2488">
+                    <w:t>ها و برنامه زمان</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00EC2488">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
-                  <w:r w:rsidR="00EC2488" w:rsidRPr="00EC2488">
+                  <w:r w:rsidRPr="00EC2488">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
-                    <w:t>ها و برنامه زمان</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="00EC2488" w:rsidRPr="00EC2488">
+                    <w:t>بندی شده روزهای م</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00EC2488">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>أ</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00EC2488">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>موریت بر اساس دعوت</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00EC2488">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Mitra"/>
+                      <w:b/>
+                      <w:bCs/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
-                  <w:r w:rsidR="00EC2488" w:rsidRPr="00EC2488">
+                  <w:r w:rsidRPr="00EC2488">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
-                    <w:t>بندی شده روزهای م</w:t>
-[...33 lines deleted...]
-                    </w:rPr>
                     <w:t xml:space="preserve">نامه </w:t>
                   </w:r>
-                  <w:r w:rsidR="00EC2488" w:rsidRPr="00A539FA">
+                  <w:r w:rsidRPr="00A539FA">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>(حداکثر در 5 سطر)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3162949B" w14:textId="77777777" w:rsidR="00EC2488" w:rsidRDefault="00EC2488" w:rsidP="00EC2488">
+                <w:p w14:paraId="3162949B" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="7E6771BC" w14:textId="77777777" w:rsidR="00F87CF8" w:rsidRDefault="00F87CF8" w:rsidP="00EC2488">
+                <w:p w14:paraId="7E6771BC" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="6D7EE30B" w14:textId="77777777" w:rsidR="00F87CF8" w:rsidRDefault="00F87CF8" w:rsidP="00EC2488">
+                <w:p w14:paraId="6D7EE30B" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="13F7CA80" w14:textId="77777777" w:rsidR="00F87CF8" w:rsidRDefault="00F87CF8" w:rsidP="00EC2488">
+                <w:p w14:paraId="13F7CA80" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="6E714881" w14:textId="50D4EF93" w:rsidR="00F87CF8" w:rsidRPr="00EC2488" w:rsidRDefault="00F87CF8" w:rsidP="00EC2488">
+                <w:p w14:paraId="6E714881" w14:textId="50D4EF93" w:rsidR="00962CBA" w:rsidRPr="00EC2488" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00160EEA" w:rsidRPr="00160EEA" w14:paraId="669ED89F" w14:textId="77777777" w:rsidTr="0080708C">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00160EEA" w14:paraId="669ED89F" w14:textId="77777777" w:rsidTr="0080708C">
               <w:trPr>
                 <w:trHeight w:val="161"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3469" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1C00FCC2" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00160EEA" w:rsidRDefault="00160EEA" w:rsidP="00A539FA">
+                <w:p w14:paraId="1C00FCC2" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6CED4C8E" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00160EEA" w:rsidRDefault="00160EEA" w:rsidP="00EC2488">
+                <w:p w14:paraId="6CED4C8E" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A539FA" w:rsidRPr="00844A17" w14:paraId="2A096D10" w14:textId="77777777" w:rsidTr="0080708C">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="2A096D10" w14:textId="77777777" w:rsidTr="0080708C">
               <w:trPr>
                 <w:trHeight w:val="1502"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3469" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="31B54C91" w14:textId="6C52B37C" w:rsidR="00A539FA" w:rsidRPr="00EC2488" w:rsidRDefault="00A539FA" w:rsidP="00A539FA">
+                <w:p w14:paraId="31B54C91" w14:textId="6C52B37C" w:rsidR="00962CBA" w:rsidRPr="00EC2488" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">4- </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A539FA">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>خلاصه ترجمه شده دیگر نامه</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A539FA">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A539FA">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>های طرف خارجی (حداکثر در 10 سطر)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="188EDF67" w14:textId="77777777" w:rsidR="00A539FA" w:rsidRDefault="00A539FA" w:rsidP="00EC2488">
+                <w:p w14:paraId="188EDF67" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="61551B9E" w14:textId="77777777" w:rsidR="00FB0F18" w:rsidRDefault="00FB0F18" w:rsidP="00EC2488">
+                <w:p w14:paraId="61551B9E" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="22C8FAB6" w14:textId="77777777" w:rsidR="00F87CF8" w:rsidRDefault="00F87CF8" w:rsidP="00EC2488">
+                <w:p w14:paraId="22C8FAB6" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="13471BFD" w14:textId="1B2CDA8C" w:rsidR="00F87CF8" w:rsidRPr="00EC2488" w:rsidRDefault="00F87CF8" w:rsidP="00EC2488">
+                <w:p w14:paraId="13471BFD" w14:textId="1B2CDA8C" w:rsidR="00962CBA" w:rsidRPr="00EC2488" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00160EEA" w:rsidRPr="00160EEA" w14:paraId="60C3FFF8" w14:textId="77777777" w:rsidTr="00F87CF8">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00160EEA" w14:paraId="60C3FFF8" w14:textId="77777777" w:rsidTr="00962CBA">
               <w:trPr>
                 <w:trHeight w:val="197"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3469" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
-                    <w:bottom w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="51D28080" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00160EEA" w:rsidRDefault="00160EEA" w:rsidP="00A539FA">
+                <w:p w14:paraId="51D28080" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
-                    <w:bottom w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="13989CCC" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00160EEA" w:rsidRDefault="00160EEA" w:rsidP="00EC2488">
+                <w:p w14:paraId="13989CCC" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00160EEA" w:rsidRPr="00844A17" w14:paraId="5E585F84" w14:textId="77777777" w:rsidTr="00F87CF8">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="5E585F84" w14:textId="77777777" w:rsidTr="001514D8">
               <w:trPr>
-                <w:trHeight w:val="260"/>
+                <w:trHeight w:val="1449"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3469" w:type="dxa"/>
+                  <w:tcW w:w="3034" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="nil"/>
-[...1 lines deleted...]
-                    <w:right w:val="nil"/>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="62B3511F" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00160EEA" w:rsidRDefault="00160EEA" w:rsidP="00A539FA">
+                <w:p w14:paraId="7EBCC625" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B7BF0" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B7BF0">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>مشاور وزیر و مدیر کل حوزه وزارتی</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2B0A7A2B" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">بهرنگ نجاتی </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4BFD9FDB" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF6ADA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">موافق  </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">    مخالف </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3CCBA6B9" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:tcW w:w="3035" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
-                    <w:top w:val="nil"/>
-[...1 lines deleted...]
-                    <w:right w:val="nil"/>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="143C0A00" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00160EEA" w:rsidRDefault="00160EEA" w:rsidP="00EC2488">
+                <w:p w14:paraId="5BEA8566" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="003420C3" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003420C3">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>معاون توسعه مدیریت و منابع</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4F0C8906" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>علی تیموری</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6BC7D3B5" w14:textId="2EF18565" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">موافق  </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">    مخالف </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3035" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="029741D8" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B7BF0" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B7BF0">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009B7BF0">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>معاون برنامه ریزی و اقتصادی</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7FC5C040" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF6ADA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>اکبر فتحی</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6C11B20D" w14:textId="606D4DB6" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Mitra"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">موافق  </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">    مخالف </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3035" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5C4B36A0" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="001766FF" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>مشاور وزیر و رئیس</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001766FF">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> سازمان حراست</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4C7B8D76" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="001766FF" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>محسن</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001766FF">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>نایبی</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7DE87AC1" w14:textId="3AEED2F1" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Mitra"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">موافق  </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">    مخالف </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3035" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="771F30AE" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="005C280D" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="005C280D">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>مشاور وزیر و مدیر کل اموربین الملل و سازمانهای تخصصی</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="029B67D8" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF6ADA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>هومن فتحی</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="143C0A00" w14:textId="1EEB7AD9" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Mitra"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">موافق  </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">    مخالف </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="52188DC1" w14:textId="6BBF836C" w:rsidR="007B6541" w:rsidRPr="00F87CF8" w:rsidRDefault="007B6541" w:rsidP="00F87CF8">
+          <w:p w14:paraId="52188DC1" w14:textId="6BBF836C" w:rsidR="00962CBA" w:rsidRPr="00F87CF8" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B6541" w:rsidRPr="00844A17" w14:paraId="0C454C73" w14:textId="77777777" w:rsidTr="009476B7">
+      <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="0C454C73" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
-          <w:gridAfter w:val="2"/>
+          <w:gridAfter w:val="3"/>
           <w:wBefore w:w="140" w:type="dxa"/>
-          <w:wAfter w:w="107" w:type="dxa"/>
+          <w:wAfter w:w="121" w:type="dxa"/>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15411" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
-          </w:tcPr>
+            <w:gridSpan w:val="18"/>
+          </w:tcPr>
+          <w:p w14:paraId="512332F5" w14:textId="0501F59D" w:rsidR="00962CBA" w:rsidRPr="00E7344F" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="693"/>
               <w:tblOverlap w:val="never"/>
               <w:bidiVisual/>
               <w:tblW w:w="15121" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3416"/>
-              <w:gridCol w:w="11705"/>
+              <w:gridCol w:w="3024"/>
+              <w:gridCol w:w="392"/>
+              <w:gridCol w:w="2632"/>
+              <w:gridCol w:w="3024"/>
+              <w:gridCol w:w="3024"/>
+              <w:gridCol w:w="3025"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E7344F" w:rsidRPr="00844A17" w14:paraId="009B6D20" w14:textId="77777777" w:rsidTr="00E7344F">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="009B6D20" w14:textId="77777777" w:rsidTr="00E7344F">
               <w:trPr>
                 <w:trHeight w:val="881"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2C9D7F2C" w14:textId="56EE3F1B" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
+                <w:p w14:paraId="2C9D7F2C" w14:textId="56EE3F1B" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>5- سوابق فعالیت</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
@@ -7242,159 +9726,163 @@
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>أ</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>موریت</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="31248F6E" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
+                <w:p w14:paraId="31248F6E" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="629F3DA2" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
+                <w:p w14:paraId="629F3DA2" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="120C656B" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00EC2488" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
+                <w:p w14:paraId="120C656B" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00EC2488" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E7344F" w:rsidRPr="00844A17" w14:paraId="091A0133" w14:textId="77777777" w:rsidTr="00E7344F">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="091A0133" w14:textId="77777777" w:rsidTr="00E7344F">
               <w:trPr>
                 <w:trHeight w:val="206"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="65B62164" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
+                <w:p w14:paraId="65B62164" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="172BDF16" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
+                <w:p w14:paraId="172BDF16" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E7344F" w:rsidRPr="00844A17" w14:paraId="4673B47F" w14:textId="77777777" w:rsidTr="00E7344F">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="4673B47F" w14:textId="77777777" w:rsidTr="00E7344F">
               <w:trPr>
                 <w:trHeight w:val="1382"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="45ACA977" w14:textId="44CBBDD3" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00F87CF8" w:rsidP="00E7344F">
+                <w:p w14:paraId="45ACA977" w14:textId="44CBBDD3" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">6- </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
@@ -7418,94 +9906,94 @@
                     </w:rPr>
                     <w:t>ی</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ج</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve"> قابل</w:t>
                   </w:r>
-                  <w:r w:rsidR="00C071E3">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>پ</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ی</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ش</w:t>
                   </w:r>
-                  <w:r w:rsidR="00C071E3">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ب</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
@@ -7531,137 +10019,141 @@
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ی</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (حداکثر در 5 سطر)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0BEE0CF4" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00EC2488" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
+                <w:p w14:paraId="0BEE0CF4" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00EC2488" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E7344F" w:rsidRPr="00844A17" w14:paraId="6D560356" w14:textId="77777777" w:rsidTr="00E7344F">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="6D560356" w14:textId="77777777" w:rsidTr="00E7344F">
               <w:trPr>
                 <w:trHeight w:val="179"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5FE04D64" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
+                <w:p w14:paraId="5FE04D64" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3B05ECB1" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
+                <w:p w14:paraId="3B05ECB1" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E7344F" w:rsidRPr="00844A17" w14:paraId="5CDB150F" w14:textId="77777777" w:rsidTr="00E7344F">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="5CDB150F" w14:textId="77777777" w:rsidTr="00E7344F">
               <w:trPr>
                 <w:trHeight w:val="1529"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="17CAED8F" w14:textId="5567F380" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00F87CF8" w:rsidP="00E7344F">
+                <w:p w14:paraId="17CAED8F" w14:textId="5567F380" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">7- </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
@@ -7674,51 +10166,51 @@
                     </w:rPr>
                     <w:t>شرح سطح ب</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ی</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ن</w:t>
                   </w:r>
-                  <w:r w:rsidR="00C071E3">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>الملل</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
@@ -7904,386 +10396,383 @@
                     </w:rPr>
                     <w:t>ی</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>د</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve"> و طرف قراردادها، شرکت</w:t>
                   </w:r>
-                  <w:r w:rsidR="00C071E3">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ها و سازمان</w:t>
                   </w:r>
-                  <w:r w:rsidR="00C071E3">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ها و.... م</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
-                    <w:t>ی</w:t>
-[...10 lines deleted...]
-                    <w:t>‌</w:t>
+                    <w:t>ی‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>باشد</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">. </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5F084F67" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00EC2488" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
+                <w:p w14:paraId="5F084F67" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00EC2488" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E7344F" w:rsidRPr="00160EEA" w14:paraId="01996C02" w14:textId="77777777" w:rsidTr="00E7344F">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00160EEA" w14:paraId="01996C02" w14:textId="77777777" w:rsidTr="00E7344F">
               <w:trPr>
                 <w:trHeight w:val="161"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5BC3B6D7" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
+                <w:p w14:paraId="5BC3B6D7" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="10"/>
                       <w:szCs w:val="10"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7E4A4080" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
+                <w:p w14:paraId="7E4A4080" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="10"/>
                       <w:szCs w:val="10"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E7344F" w:rsidRPr="00844A17" w14:paraId="510ACEBA" w14:textId="77777777" w:rsidTr="00B23B40">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="510ACEBA" w14:textId="77777777" w:rsidTr="00B23B40">
               <w:trPr>
                 <w:trHeight w:val="975"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="75D145CA" w14:textId="3083B7B1" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00FF3831" w:rsidP="00E7344F">
+                <w:p w14:paraId="75D145CA" w14:textId="3083B7B1" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>8</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E7344F" w:rsidRPr="00FF3831">
+                  <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>- خلاصه ترجمه شده دیگر نامه</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E7344F" w:rsidRPr="00FF3831">
+                  <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E7344F" w:rsidRPr="00FF3831">
+                  <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>های طرف خارجی (حداکثر در 10 سطر)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="786F5802" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
+                <w:p w14:paraId="786F5802" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="6290333E" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00EC2488" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
+                <w:p w14:paraId="6290333E" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00EC2488" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E7344F" w:rsidRPr="00160EEA" w14:paraId="6F9E1C1F" w14:textId="77777777" w:rsidTr="00E7344F">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00160EEA" w14:paraId="6F9E1C1F" w14:textId="77777777" w:rsidTr="00E7344F">
               <w:trPr>
                 <w:trHeight w:val="197"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="26A9A36B" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00160EEA" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
+                <w:p w14:paraId="26A9A36B" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="54EEFE49" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00160EEA" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
+                <w:p w14:paraId="54EEFE49" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E7344F" w:rsidRPr="00844A17" w14:paraId="52AF7D1A" w14:textId="77777777" w:rsidTr="00FF3831">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="52AF7D1A" w14:textId="77777777" w:rsidTr="00FF3831">
               <w:trPr>
                 <w:trHeight w:val="669"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1FA9B6CB" w14:textId="365D8A68" w:rsidR="00E7344F" w:rsidRDefault="00FF3831" w:rsidP="00E7344F">
+                <w:p w14:paraId="1FA9B6CB" w14:textId="365D8A68" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:noProof/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">9- </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
@@ -8294,137 +10783,141 @@
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:noProof/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>های خارجی مرتبط با سفر در کشور مقصد</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4CD64204" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00EC2488" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
+                <w:p w14:paraId="4CD64204" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00EC2488" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00B23B40" w:rsidRPr="00844A17" w14:paraId="20AABD9C" w14:textId="77777777" w:rsidTr="00FF3831">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="20AABD9C" w14:textId="77777777" w:rsidTr="00FF3831">
               <w:trPr>
                 <w:trHeight w:val="84"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3F0A0A56" w14:textId="77777777" w:rsidR="00B23B40" w:rsidRPr="00B23B40" w:rsidRDefault="00B23B40" w:rsidP="00E7344F">
+                <w:p w14:paraId="3F0A0A56" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00B23B40" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="10"/>
                       <w:szCs w:val="10"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7F3B4A9F" w14:textId="77777777" w:rsidR="00B23B40" w:rsidRPr="00B23B40" w:rsidRDefault="00B23B40" w:rsidP="00E7344F">
+                <w:p w14:paraId="7F3B4A9F" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00B23B40" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="10"/>
                       <w:szCs w:val="10"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FF3831" w:rsidRPr="00844A17" w14:paraId="17EB0FFF" w14:textId="77777777" w:rsidTr="00123B85">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="17EB0FFF" w14:textId="77777777" w:rsidTr="00123B85">
               <w:trPr>
                 <w:trHeight w:val="768"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="795573A0" w14:textId="749A9150" w:rsidR="00FF3831" w:rsidRDefault="00FF3831" w:rsidP="00FF3831">
+                <w:p w14:paraId="795573A0" w14:textId="749A9150" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:noProof/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">10- </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
@@ -8456,363 +10949,983 @@
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:noProof/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>أ</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:noProof/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">خیر در ارسال درخواست و یا آنی بودن موضوع، علت را ذکر نمایید </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5E41A886" w14:textId="77777777" w:rsidR="00FF3831" w:rsidRPr="00EC2488" w:rsidRDefault="00FF3831" w:rsidP="00FF3831">
+                <w:p w14:paraId="5E41A886" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00EC2488" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FF3831" w:rsidRPr="00844A17" w14:paraId="51B410D9" w14:textId="77777777" w:rsidTr="00E7344F">
+            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="51B410D9" w14:textId="77777777" w:rsidTr="001514D8">
               <w:trPr>
                 <w:trHeight w:val="260"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="315F2CA2" w14:textId="77777777" w:rsidR="00FF3831" w:rsidRPr="00160EEA" w:rsidRDefault="00FF3831" w:rsidP="00FF3831">
+                <w:p w14:paraId="315F2CA2" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2B4002B1" w14:textId="77777777" w:rsidR="00FF3831" w:rsidRPr="00160EEA" w:rsidRDefault="00FF3831" w:rsidP="00FF3831">
+                <w:p w14:paraId="2B4002B1" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
+            <w:tr w:rsidR="001514D8" w:rsidRPr="00844A17" w14:paraId="748C62F3" w14:textId="77777777" w:rsidTr="001514D8">
+              <w:trPr>
+                <w:trHeight w:val="690"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3024" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="332D484B" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="009B7BF0" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B7BF0">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>مشاور وزیر و مدیر کل حوزه وزارتی</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6B3B229C" w14:textId="77777777" w:rsidR="001514D8" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">بهرنگ نجاتی </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="56ABB1CF" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="00FF6ADA" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">موافق  </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">    مخالف </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="68878D57" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="00844A17" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Mitra"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3024" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="13D124D9" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="003420C3" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003420C3">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>معاون توسعه مدیریت و منابع</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="597F59B8" w14:textId="77777777" w:rsidR="001514D8" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>علی تیموری</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3346279C" w14:textId="05A1CD3A" w:rsidR="001514D8" w:rsidRPr="00844A17" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Mitra"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">موافق  </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">    مخالف </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3024" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="2B4AD455" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="009B7BF0" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009B7BF0">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009B7BF0">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>معاون برنامه ریزی و اقتصادی</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="70C08570" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="00FF6ADA" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>اکبر فتحی</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="256A5FD1" w14:textId="24CBFB3F" w:rsidR="001514D8" w:rsidRPr="00844A17" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Mitra"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">موافق  </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">    مخالف </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3024" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="4072668B" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="001766FF" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>مشاور وزیر و رئیس</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001766FF">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> سازمان حراست</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7FD4C759" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="001766FF" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>محسن</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001766FF">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>نایبی</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7CEAAE16" w14:textId="20F08DE8" w:rsidR="001514D8" w:rsidRPr="00844A17" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Mitra"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">موافق  </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">    مخالف </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3025" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="4780B866" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="005C280D" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="005C280D">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>مشاور وزیر و مدیر کل اموربین الملل و سازمانهای تخصصی</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="302F06F5" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="00FF6ADA" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>هومن فتحی</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="18D312FE" w14:textId="172AC00B" w:rsidR="001514D8" w:rsidRPr="00844A17" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Mitra"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">موافق  </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">    مخالف </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FF6ADA">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="30"/>
+                      <w:szCs w:val="30"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings" w:char="F0A8"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0C454C72" w14:textId="28401278" w:rsidR="007B6541" w:rsidRPr="001D04AE" w:rsidRDefault="007B6541" w:rsidP="001D04AE">
+          <w:p w14:paraId="0C454C72" w14:textId="28401278" w:rsidR="00962CBA" w:rsidRPr="001D04AE" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D04AE">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B6541" w:rsidRPr="00844A17" w14:paraId="0C454C78" w14:textId="77777777" w:rsidTr="009476B7">
+      <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="0C454C78" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
-          <w:gridAfter w:val="2"/>
+          <w:gridAfter w:val="3"/>
           <w:wBefore w:w="140" w:type="dxa"/>
-          <w:wAfter w:w="107" w:type="dxa"/>
+          <w:wAfter w:w="121" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15411" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C454C77" w14:textId="14577FD1" w:rsidR="007B6541" w:rsidRPr="00844A17" w:rsidRDefault="007B6541" w:rsidP="007B6541">
+            <w:gridSpan w:val="18"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C454C77" w14:textId="14577FD1" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B6541" w:rsidRPr="00844A17" w14:paraId="0C454C90" w14:textId="77777777" w:rsidTr="009476B7">
+      <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="0C454C90" w14:textId="77777777" w:rsidTr="00802F8A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
-          <w:gridAfter w:val="2"/>
+          <w:gridAfter w:val="3"/>
           <w:wBefore w:w="140" w:type="dxa"/>
-          <w:wAfter w:w="107" w:type="dxa"/>
+          <w:wAfter w:w="121" w:type="dxa"/>
           <w:trHeight w:val="3510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15411" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C454C86" w14:textId="3363E8F1" w:rsidR="007B6541" w:rsidRPr="00FF3831" w:rsidRDefault="007B6541" w:rsidP="007B6541">
+            <w:gridSpan w:val="18"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C454C86" w14:textId="3363E8F1" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C454C87" w14:textId="29C27288" w:rsidR="007B6541" w:rsidRDefault="007B6541" w:rsidP="007B6541">
+          <w:p w14:paraId="0C454C87" w14:textId="29C27288" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>-آیا سفر مذکور نیاز به موافقت دستگاه</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>های مرجع دیگری در داخل دارد؟ در صورت مثبت بودن پاسخ، اصل نامه موافقت ضمیمه شود.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23B086E7" w14:textId="75E1AA82" w:rsidR="00C071E3" w:rsidRDefault="00C071E3" w:rsidP="007B6541">
+          <w:p w14:paraId="23B086E7" w14:textId="75E1AA82" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3538960D" w14:textId="3AB5A267" w:rsidR="00C071E3" w:rsidRPr="00C071E3" w:rsidRDefault="00C071E3" w:rsidP="007B6541">
+          <w:p w14:paraId="3538960D" w14:textId="3AB5A267" w:rsidR="00962CBA" w:rsidRPr="00C071E3" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C454C88" w14:textId="5CBD31D9" w:rsidR="007B6541" w:rsidRPr="00844A17" w:rsidRDefault="007B6541" w:rsidP="007B6541">
+          <w:p w14:paraId="0C454C88" w14:textId="5CBD31D9" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>ملاحظات:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C454C89" w14:textId="48CAA6C7" w:rsidR="007B6541" w:rsidRPr="00844A17" w:rsidRDefault="007B6541" w:rsidP="007B6541">
+          <w:p w14:paraId="0C454C89" w14:textId="48CAA6C7" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>قبل از انجام سفر، پس صدور مجوز موافقت با سفر، می</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>بایستی مواردی که قطعیت یافته و یا</w:t>
             </w:r>
-            <w:r w:rsidR="00C071E3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">علامت </w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
@@ -8886,143 +11999,143 @@
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> از بعد نظارت بر سفرهای خارجی کارکنان دولت می</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">باشد و فاقد هرگونه ارزش دیگر و غیر قابل ارائه به سازمان دیگر است) ارائه شود. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C454C8A" w14:textId="09C5CC61" w:rsidR="007B6541" w:rsidRPr="00844A17" w:rsidRDefault="007B6541" w:rsidP="007B6541">
+          <w:p w14:paraId="0C454C8A" w14:textId="09C5CC61" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>بعداز انجام سفر، تجربیات حاصل از سفر، می</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">بایستی بر روی پرتال اینترنتی دستگاه گذاشته شود (حداکثر 10 سطح) و به اطلاع کارگروه داخلی برسد </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C454C8B" w14:textId="10AAA76E" w:rsidR="007B6541" w:rsidRPr="00844A17" w:rsidRDefault="007B6541" w:rsidP="007B6541">
+          <w:p w14:paraId="0C454C8B" w14:textId="10AAA76E" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>در صورت هرگونه تغییری در کلیه موارد فوق</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>الذکر، قبل یا بعد از انجام سفر، بلافاصله به کارگروه داخلی اطلاع رسانی شود.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C454C8C" w14:textId="32812F5A" w:rsidR="007B6541" w:rsidRPr="00844A17" w:rsidRDefault="007B6541" w:rsidP="007B6541">
+          <w:p w14:paraId="0C454C8C" w14:textId="32812F5A" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>در</w:t>
             </w:r>
@@ -9044,51 +12157,51 @@
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>صورت محرمانه بودن سفر یا موضوع یا هر مورد دیگر الزام به تکمیل آن بخش نمی</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>باشد.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C454C8D" w14:textId="7CE373FB" w:rsidR="007B6541" w:rsidRPr="00844A17" w:rsidRDefault="007B6541" w:rsidP="007B6541">
+          <w:p w14:paraId="0C454C8D" w14:textId="7CE373FB" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>در صورتی که ت</w:t>
             </w:r>
@@ -9168,51 +12281,51 @@
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مین هزینه</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">ها توضیح داده شود. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1204E469" w14:textId="77777777" w:rsidR="007B6541" w:rsidRDefault="007B6541" w:rsidP="007B6541">
+          <w:p w14:paraId="1204E469" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>در صورتی که ت</w:t>
             </w:r>
@@ -9254,969 +12367,960 @@
                 <w:rtl/>
               </w:rPr>
               <w:t>ها توسط دستگاه است، محل ت</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>أ</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مین ارزی و ریالی آن را ذکر نمایید.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C454C8F" w14:textId="17D245C3" w:rsidR="00C071E3" w:rsidRPr="00C071E3" w:rsidRDefault="00C071E3" w:rsidP="00C071E3">
+          <w:p w14:paraId="1A94441B" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3497DA3B" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2835F77C" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="714A7DDF" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EF6E71D" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7578FDDB" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C454C8F" w14:textId="495C5014" w:rsidR="00962CBA" w:rsidRPr="00C071E3" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001514D8" w:rsidRPr="00844A17" w14:paraId="63503E00" w14:textId="77777777" w:rsidTr="00802F8A">
+        <w:trPr>
+          <w:gridBefore w:val="3"/>
+          <w:wBefore w:w="880" w:type="dxa"/>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2958" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="408E4BCB" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="009B7BF0" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B7BF0">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مشاور وزیر و مدیر کل حوزه وزارتی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DFE8197" w14:textId="77777777" w:rsidR="001514D8" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">بهرنگ نجاتی </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17BE4557" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="00FF6ADA" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C2B6631" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="00844A17" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2652" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7976D904" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="003420C3" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003420C3">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>معاون توسعه مدیریت و منابع</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F707A6B" w14:textId="77777777" w:rsidR="001514D8" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>علی تیموری</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67FC3227" w14:textId="79154065" w:rsidR="001514D8" w:rsidRPr="00844A17" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F54679D" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="009B7BF0" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B7BF0">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B7BF0">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>معاون برنامه ریزی و اقتصادی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2417D4DE" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="00FF6ADA" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>اکبر فتحی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="511CDF87" w14:textId="414E1287" w:rsidR="001514D8" w:rsidRPr="00844A17" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B29A2A0" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="001766FF" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مشاور وزیر و رئیس</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001766FF">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> سازمان حراست</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3750CF4F" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="001766FF" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>محسن</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001766FF">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>نایبی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BB82452" w14:textId="322DD4DA" w:rsidR="001514D8" w:rsidRPr="00844A17" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3782" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="234B9028" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="005C280D" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C280D">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مشاور وزیر و مدیر کل اموربین الملل و سازمانهای تخصصی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24E603A8" w14:textId="77777777" w:rsidR="001514D8" w:rsidRPr="00FF6ADA" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>هومن فتحی</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="680001C1" w14:textId="2727158E" w:rsidR="001514D8" w:rsidRPr="00844A17" w:rsidRDefault="001514D8" w:rsidP="001514D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">موافق  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">    مخالف </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6ADA">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C454C9F" w14:textId="77777777" w:rsidR="00E20C36" w:rsidRPr="00844A17" w:rsidRDefault="00E20C36" w:rsidP="00C33CC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E20C36" w:rsidRPr="00844A17" w:rsidSect="00B53EB8">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="90" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:left w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:right w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0020E578" w14:textId="77777777" w:rsidR="00250C8B" w:rsidRDefault="00250C8B" w:rsidP="0069609B">
+    <w:p w14:paraId="5EB52ED1" w14:textId="77777777" w:rsidR="0076301C" w:rsidRDefault="0076301C" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E5F31C1" w14:textId="77777777" w:rsidR="00250C8B" w:rsidRDefault="00250C8B" w:rsidP="0069609B">
+    <w:p w14:paraId="7A394916" w14:textId="77777777" w:rsidR="0076301C" w:rsidRDefault="0076301C" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{35B4EC6B-04D4-4F2A-A685-0123ADDBF440}"/>
-    <w:embedBold r:id="rId2" w:subsetted="1" w:fontKey="{16AED251-55E7-454A-BB62-62239A913602}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="B Davat">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="B Mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{0039F3BD-D4AB-496F-B173-080E2FB891DC}"/>
-    <w:embedBold r:id="rId4" w:fontKey="{81899B6F-B731-487F-8D14-B8F2AF62588A}"/>
+  </w:font>
+  <w:font w:name="B Nazanin">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C2C84EE" w14:textId="77777777" w:rsidR="00B73511" w:rsidRDefault="00B73511">
-[...9 lines deleted...]
-  <w:p w14:paraId="0C454CE6" w14:textId="167392EB" w:rsidR="00E7344F" w:rsidRDefault="00E7344F">
+  <w:p w14:paraId="0C454CE6" w14:textId="08B3F641" w:rsidR="00E7344F" w:rsidRDefault="00E7344F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009D39D1">
+    <w:r w:rsidR="000B4B5F">
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:tbl>
-[...662 lines deleted...]
-  </w:tbl>
   <w:p w14:paraId="0C454CE7" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRDefault="00E7344F">
-    <w:pPr>
-[...8 lines deleted...]
-  <w:p w14:paraId="47027C38" w14:textId="77777777" w:rsidR="00B73511" w:rsidRDefault="00B73511">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E0C82A2" w14:textId="77777777" w:rsidR="00250C8B" w:rsidRDefault="00250C8B" w:rsidP="0069609B">
+    <w:p w14:paraId="6D3ED3F1" w14:textId="77777777" w:rsidR="0076301C" w:rsidRDefault="0076301C" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EA58DA7" w14:textId="77777777" w:rsidR="00250C8B" w:rsidRDefault="00250C8B" w:rsidP="0069609B">
+    <w:p w14:paraId="5B9ACF96" w14:textId="77777777" w:rsidR="0076301C" w:rsidRDefault="0076301C" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07340CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF424FDE"/>
     <w:lvl w:ilvl="0" w:tplc="ECECBBE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -10980,451 +14084,432 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1281299977">
+  <w:num w:numId="1" w16cid:durableId="1841039057">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1504130910">
+  <w:num w:numId="2" w16cid:durableId="668797999">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1970625274">
+  <w:num w:numId="3" w16cid:durableId="2116048777">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1316642329">
+  <w:num w:numId="4" w16cid:durableId="610286026">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1819572542">
+  <w:num w:numId="5" w16cid:durableId="1594778786">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="489828172">
+  <w:num w:numId="6" w16cid:durableId="2102296569">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1433548036">
+  <w:num w:numId="7" w16cid:durableId="246774279">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="328099038">
+  <w:num w:numId="8" w16cid:durableId="1792088654">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2028560430">
+  <w:num w:numId="9" w16cid:durableId="1633052791">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedTrueTypeFonts/>
-  <w:saveSubsetFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Virastar_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Virastar_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa2sDA0MzQwMTeyNDS0sDBT0lEKTi0uzszPAykwqQUAzwyxyiwAAAA="/>
+    <w:docVar w:name="__Virastar_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa2sDA0MzQwMTeyNDS0sDBT0lEKTi0uzszPAykwrAUAivjGtywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="001F1D60"/>
     <w:rsid w:val="000228E9"/>
     <w:rsid w:val="0002483A"/>
     <w:rsid w:val="000510ED"/>
     <w:rsid w:val="000559C3"/>
     <w:rsid w:val="000613D5"/>
     <w:rsid w:val="0008412F"/>
     <w:rsid w:val="000929B5"/>
     <w:rsid w:val="000A79BE"/>
     <w:rsid w:val="000B4B5F"/>
     <w:rsid w:val="000D2656"/>
-    <w:rsid w:val="000D7B48"/>
     <w:rsid w:val="000E3DC9"/>
     <w:rsid w:val="000E7D0C"/>
     <w:rsid w:val="000F6D45"/>
     <w:rsid w:val="00102226"/>
     <w:rsid w:val="001114C2"/>
+    <w:rsid w:val="00116960"/>
     <w:rsid w:val="0012270B"/>
+    <w:rsid w:val="00124BF1"/>
+    <w:rsid w:val="001514D8"/>
     <w:rsid w:val="00157EF2"/>
     <w:rsid w:val="00160EEA"/>
     <w:rsid w:val="00165733"/>
     <w:rsid w:val="001722BD"/>
     <w:rsid w:val="00177817"/>
     <w:rsid w:val="0018642B"/>
     <w:rsid w:val="001A248D"/>
     <w:rsid w:val="001A33BF"/>
     <w:rsid w:val="001A47AF"/>
     <w:rsid w:val="001B725F"/>
     <w:rsid w:val="001C63BE"/>
     <w:rsid w:val="001D04AE"/>
     <w:rsid w:val="001D300D"/>
     <w:rsid w:val="001D6D42"/>
     <w:rsid w:val="001E2915"/>
     <w:rsid w:val="001F1D60"/>
     <w:rsid w:val="001F3837"/>
     <w:rsid w:val="0020451C"/>
     <w:rsid w:val="0021295C"/>
     <w:rsid w:val="00215F08"/>
     <w:rsid w:val="00216C4B"/>
     <w:rsid w:val="00223957"/>
     <w:rsid w:val="00230B0D"/>
     <w:rsid w:val="00240F28"/>
+    <w:rsid w:val="0024299A"/>
     <w:rsid w:val="00250834"/>
-    <w:rsid w:val="00250C8B"/>
     <w:rsid w:val="00251844"/>
     <w:rsid w:val="00260DC4"/>
     <w:rsid w:val="002749EE"/>
     <w:rsid w:val="00277D93"/>
     <w:rsid w:val="0028001F"/>
     <w:rsid w:val="002919FF"/>
     <w:rsid w:val="002941DA"/>
     <w:rsid w:val="002B16D1"/>
     <w:rsid w:val="002B4043"/>
     <w:rsid w:val="002C6E99"/>
     <w:rsid w:val="002F131B"/>
     <w:rsid w:val="00305D74"/>
     <w:rsid w:val="0031326B"/>
     <w:rsid w:val="0032245E"/>
     <w:rsid w:val="00343857"/>
     <w:rsid w:val="00385D3D"/>
     <w:rsid w:val="00391071"/>
     <w:rsid w:val="0039634D"/>
     <w:rsid w:val="00397CBE"/>
     <w:rsid w:val="003A5F59"/>
     <w:rsid w:val="003B4070"/>
     <w:rsid w:val="003C06E9"/>
     <w:rsid w:val="003C3DCA"/>
     <w:rsid w:val="003C61DC"/>
     <w:rsid w:val="003E12B4"/>
     <w:rsid w:val="003F2A58"/>
     <w:rsid w:val="004114E7"/>
     <w:rsid w:val="004238DF"/>
     <w:rsid w:val="00425F1A"/>
-    <w:rsid w:val="004333BC"/>
     <w:rsid w:val="00451113"/>
     <w:rsid w:val="00456C0F"/>
     <w:rsid w:val="00462942"/>
     <w:rsid w:val="004703CF"/>
     <w:rsid w:val="00475666"/>
     <w:rsid w:val="0047636F"/>
-    <w:rsid w:val="004800A4"/>
     <w:rsid w:val="004911B6"/>
     <w:rsid w:val="004A5379"/>
     <w:rsid w:val="004B268F"/>
     <w:rsid w:val="004C609C"/>
     <w:rsid w:val="004C693A"/>
     <w:rsid w:val="004C7016"/>
     <w:rsid w:val="004C7DC8"/>
     <w:rsid w:val="004D6BA1"/>
     <w:rsid w:val="004E15A6"/>
     <w:rsid w:val="004E207D"/>
     <w:rsid w:val="004E20A8"/>
     <w:rsid w:val="004F0CDA"/>
     <w:rsid w:val="00505592"/>
     <w:rsid w:val="005106CB"/>
     <w:rsid w:val="0051168B"/>
     <w:rsid w:val="00523B25"/>
     <w:rsid w:val="00527EE0"/>
     <w:rsid w:val="00544C13"/>
     <w:rsid w:val="0056186D"/>
-    <w:rsid w:val="00565A65"/>
     <w:rsid w:val="00572D8E"/>
-    <w:rsid w:val="00575AEE"/>
     <w:rsid w:val="005839F0"/>
     <w:rsid w:val="00597768"/>
     <w:rsid w:val="005A7C4E"/>
     <w:rsid w:val="005B2757"/>
     <w:rsid w:val="005C22A5"/>
     <w:rsid w:val="005D091D"/>
     <w:rsid w:val="005D152B"/>
     <w:rsid w:val="005D5F12"/>
     <w:rsid w:val="005E7AAE"/>
     <w:rsid w:val="0060174B"/>
     <w:rsid w:val="006058C3"/>
     <w:rsid w:val="00607546"/>
     <w:rsid w:val="00634B42"/>
-    <w:rsid w:val="00643BF4"/>
     <w:rsid w:val="00644782"/>
     <w:rsid w:val="00646A23"/>
     <w:rsid w:val="006516AB"/>
-    <w:rsid w:val="00655083"/>
     <w:rsid w:val="0065574D"/>
     <w:rsid w:val="006600F8"/>
     <w:rsid w:val="00664171"/>
     <w:rsid w:val="00685E12"/>
     <w:rsid w:val="0069609B"/>
     <w:rsid w:val="006B159E"/>
     <w:rsid w:val="006B6C9A"/>
     <w:rsid w:val="006C08DA"/>
     <w:rsid w:val="006C6E9E"/>
     <w:rsid w:val="006D2AE4"/>
-    <w:rsid w:val="006D33FC"/>
     <w:rsid w:val="006D514D"/>
     <w:rsid w:val="006E52D3"/>
     <w:rsid w:val="0071128E"/>
     <w:rsid w:val="007252A7"/>
     <w:rsid w:val="00735C10"/>
     <w:rsid w:val="007418B6"/>
     <w:rsid w:val="007521A1"/>
     <w:rsid w:val="0075348C"/>
     <w:rsid w:val="007548FB"/>
+    <w:rsid w:val="0076301C"/>
     <w:rsid w:val="007659AA"/>
     <w:rsid w:val="007707BC"/>
     <w:rsid w:val="0077352A"/>
     <w:rsid w:val="007A6A50"/>
     <w:rsid w:val="007A7D1A"/>
     <w:rsid w:val="007B370F"/>
     <w:rsid w:val="007B6541"/>
     <w:rsid w:val="007D50E9"/>
     <w:rsid w:val="007E1FE1"/>
     <w:rsid w:val="007E727C"/>
+    <w:rsid w:val="00802F8A"/>
     <w:rsid w:val="0080708C"/>
     <w:rsid w:val="00807CC5"/>
     <w:rsid w:val="00811329"/>
     <w:rsid w:val="00813CAB"/>
     <w:rsid w:val="0082375D"/>
     <w:rsid w:val="008314B6"/>
     <w:rsid w:val="00844A17"/>
     <w:rsid w:val="00846616"/>
     <w:rsid w:val="0084782D"/>
     <w:rsid w:val="00867F91"/>
     <w:rsid w:val="00874904"/>
     <w:rsid w:val="008776EA"/>
     <w:rsid w:val="008A4F59"/>
     <w:rsid w:val="008A7802"/>
     <w:rsid w:val="009169DE"/>
     <w:rsid w:val="009323D7"/>
     <w:rsid w:val="00934619"/>
     <w:rsid w:val="00936D1F"/>
     <w:rsid w:val="00944232"/>
-    <w:rsid w:val="009476B7"/>
     <w:rsid w:val="00954D55"/>
     <w:rsid w:val="00956E8D"/>
+    <w:rsid w:val="00962CBA"/>
     <w:rsid w:val="00964A04"/>
     <w:rsid w:val="00981CA2"/>
     <w:rsid w:val="00984527"/>
     <w:rsid w:val="009A5716"/>
     <w:rsid w:val="009A7C4C"/>
     <w:rsid w:val="009B02D6"/>
     <w:rsid w:val="009B5ED9"/>
     <w:rsid w:val="009B7BC4"/>
     <w:rsid w:val="009C114A"/>
     <w:rsid w:val="009C1B84"/>
     <w:rsid w:val="009C3148"/>
     <w:rsid w:val="009C5258"/>
-    <w:rsid w:val="009D39D1"/>
     <w:rsid w:val="009D3B14"/>
     <w:rsid w:val="009F6EF6"/>
     <w:rsid w:val="00A067AF"/>
     <w:rsid w:val="00A31618"/>
     <w:rsid w:val="00A3664A"/>
     <w:rsid w:val="00A36B3B"/>
     <w:rsid w:val="00A539FA"/>
     <w:rsid w:val="00A75BA2"/>
     <w:rsid w:val="00A76129"/>
     <w:rsid w:val="00A81CFC"/>
-    <w:rsid w:val="00A83E86"/>
     <w:rsid w:val="00A8751B"/>
-    <w:rsid w:val="00AB76F9"/>
     <w:rsid w:val="00AC1ED3"/>
+    <w:rsid w:val="00AD647C"/>
     <w:rsid w:val="00AF6745"/>
     <w:rsid w:val="00B038AB"/>
     <w:rsid w:val="00B1708B"/>
     <w:rsid w:val="00B1791D"/>
     <w:rsid w:val="00B210F5"/>
     <w:rsid w:val="00B23B40"/>
     <w:rsid w:val="00B350EF"/>
     <w:rsid w:val="00B37D8E"/>
     <w:rsid w:val="00B448D3"/>
     <w:rsid w:val="00B4797B"/>
-    <w:rsid w:val="00B51416"/>
     <w:rsid w:val="00B53EB8"/>
     <w:rsid w:val="00B5687D"/>
     <w:rsid w:val="00B6195F"/>
     <w:rsid w:val="00B71BF5"/>
-    <w:rsid w:val="00B73511"/>
     <w:rsid w:val="00B8085F"/>
     <w:rsid w:val="00B81DE1"/>
     <w:rsid w:val="00B83719"/>
     <w:rsid w:val="00BA4476"/>
     <w:rsid w:val="00BB2985"/>
     <w:rsid w:val="00BB6AAC"/>
     <w:rsid w:val="00BC3CB8"/>
     <w:rsid w:val="00BC6400"/>
     <w:rsid w:val="00BD7FAC"/>
     <w:rsid w:val="00BE3DC8"/>
     <w:rsid w:val="00BF2DFF"/>
     <w:rsid w:val="00C071E3"/>
     <w:rsid w:val="00C10CEE"/>
     <w:rsid w:val="00C11473"/>
     <w:rsid w:val="00C139FE"/>
     <w:rsid w:val="00C16081"/>
     <w:rsid w:val="00C17797"/>
     <w:rsid w:val="00C21558"/>
     <w:rsid w:val="00C224C9"/>
     <w:rsid w:val="00C32300"/>
     <w:rsid w:val="00C33CC1"/>
     <w:rsid w:val="00C45398"/>
     <w:rsid w:val="00C4734A"/>
     <w:rsid w:val="00C5259E"/>
     <w:rsid w:val="00C61B78"/>
     <w:rsid w:val="00C74FAC"/>
-    <w:rsid w:val="00C77308"/>
     <w:rsid w:val="00C845CC"/>
     <w:rsid w:val="00C929B1"/>
     <w:rsid w:val="00C92B24"/>
     <w:rsid w:val="00CA5D9A"/>
-    <w:rsid w:val="00CA69F2"/>
     <w:rsid w:val="00CB23B4"/>
     <w:rsid w:val="00CB3CB1"/>
     <w:rsid w:val="00CC339B"/>
     <w:rsid w:val="00CD6DD2"/>
     <w:rsid w:val="00CE7AF1"/>
     <w:rsid w:val="00D01A55"/>
     <w:rsid w:val="00D041A2"/>
     <w:rsid w:val="00D07595"/>
     <w:rsid w:val="00D12DF6"/>
     <w:rsid w:val="00D16A38"/>
     <w:rsid w:val="00D16A90"/>
     <w:rsid w:val="00D332C2"/>
     <w:rsid w:val="00D4663F"/>
     <w:rsid w:val="00D46EC1"/>
     <w:rsid w:val="00D50AC2"/>
     <w:rsid w:val="00D54A5F"/>
     <w:rsid w:val="00D6191B"/>
     <w:rsid w:val="00D755FF"/>
     <w:rsid w:val="00D8048D"/>
     <w:rsid w:val="00DA0ACF"/>
     <w:rsid w:val="00DC088D"/>
     <w:rsid w:val="00DC3B19"/>
     <w:rsid w:val="00DD5D4E"/>
     <w:rsid w:val="00DF5A7F"/>
-    <w:rsid w:val="00E006C6"/>
     <w:rsid w:val="00E05A95"/>
     <w:rsid w:val="00E13735"/>
     <w:rsid w:val="00E14405"/>
     <w:rsid w:val="00E20C36"/>
     <w:rsid w:val="00E278B4"/>
     <w:rsid w:val="00E36571"/>
     <w:rsid w:val="00E406F8"/>
     <w:rsid w:val="00E54B19"/>
     <w:rsid w:val="00E56F5B"/>
     <w:rsid w:val="00E6790C"/>
     <w:rsid w:val="00E7344F"/>
-    <w:rsid w:val="00EA51AD"/>
+    <w:rsid w:val="00E84200"/>
     <w:rsid w:val="00EA5686"/>
-    <w:rsid w:val="00EA6499"/>
     <w:rsid w:val="00EB263C"/>
     <w:rsid w:val="00EB5274"/>
     <w:rsid w:val="00EC2488"/>
     <w:rsid w:val="00ED7BCB"/>
     <w:rsid w:val="00EE187E"/>
     <w:rsid w:val="00EE20C6"/>
-    <w:rsid w:val="00EE5971"/>
     <w:rsid w:val="00F0721C"/>
     <w:rsid w:val="00F113D5"/>
     <w:rsid w:val="00F1218A"/>
     <w:rsid w:val="00F20A27"/>
     <w:rsid w:val="00F34794"/>
     <w:rsid w:val="00F51FF8"/>
     <w:rsid w:val="00F84075"/>
     <w:rsid w:val="00F87CF8"/>
-    <w:rsid w:val="00F9133F"/>
-    <w:rsid w:val="00FA15D5"/>
     <w:rsid w:val="00FA22FF"/>
     <w:rsid w:val="00FA3219"/>
     <w:rsid w:val="00FB0F18"/>
     <w:rsid w:val="00FB5121"/>
     <w:rsid w:val="00FB7652"/>
     <w:rsid w:val="00FB777E"/>
     <w:rsid w:val="00FC251F"/>
     <w:rsid w:val="00FD00B1"/>
     <w:rsid w:val="00FD0540"/>
     <w:rsid w:val="00FD0B2C"/>
     <w:rsid w:val="00FF3831"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="/"/>
-  <w:listSeparator w:val="؛"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="0C454B54"/>
   <w15:docId w15:val="{DC7C7D50-4CC3-43EA-9AD6-E19748AA6C6A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11792,50 +14877,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A31618"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -12049,55 +15135,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1966226954">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="windows-1256"/>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12350,78 +15432,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC0B1CD-637A-4A62-9B05-266C0CE77E55}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFCB7E79-386B-410C-A0FA-473D5D09ECBF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>577</Words>
-  <Characters>3292</Characters>
+  <Words>872</Words>
+  <Characters>4971</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>KARBAR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3862</CharactersWithSpaces>
+  <CharactersWithSpaces>5832</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>f.shirnam</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>